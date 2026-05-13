--- v0 (2025-10-16)
+++ v1 (2026-05-13)
@@ -1,4096 +1,16542 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p w:rsidR="00F64A71" w:rsidRPr="000C5BB4" w:rsidRDefault="00F64A71" w:rsidP="00F64A71">
+      <w:pPr>
+        <w:pStyle w:val="TEKSTZacznikido"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D545C0">
+        <w:t>Załączniki do rozporządzenia Rady Ministrów z dnia … (Dz. U. poz. …)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F64A71" w:rsidRPr="00D545C0" w:rsidRDefault="00F64A71" w:rsidP="00F64A71">
+      <w:pPr>
+        <w:pStyle w:val="OZNZACZNIKAwskazanienrzacznika"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D545C0">
+        <w:t>Załącznik nr 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F64A71" w:rsidRPr="00A420FE" w:rsidRDefault="00385D52" w:rsidP="00C95EFB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A420FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>WZÓR</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="10060" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="1125"/>
+        <w:gridCol w:w="1146"/>
+        <w:gridCol w:w="1665"/>
+        <w:gridCol w:w="41"/>
+        <w:gridCol w:w="521"/>
+        <w:gridCol w:w="760"/>
+        <w:gridCol w:w="224"/>
+        <w:gridCol w:w="1264"/>
+        <w:gridCol w:w="422"/>
+        <w:gridCol w:w="787"/>
+        <w:gridCol w:w="412"/>
+        <w:gridCol w:w="1134"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00021B4B" w:rsidRPr="00D545C0" w:rsidRDefault="00E7650B" w:rsidP="00915E99">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formularz informacji przedstawianych przy ubieganiu się o pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00021B4B" w:rsidRPr="00D545C0" w:rsidRDefault="00C44CF8" w:rsidP="00313779">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stosuje się do pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> udzielanej na warunkach określonych w rozporządzeniu Komisji (UE) 2023/2831 z dnia 13 grudnia 2023 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Dz. Urz. UE L 2023/2831</w:t>
+            </w:r>
+            <w:r w:rsidR="00697E34" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> z 15.12.2023</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="00C95EFB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Informacje dotyczące podmiotu, któremu </w:t>
+            </w:r>
+            <w:r w:rsidR="00C44CF8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ma być udzielona pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:endnoteReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5003" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="00C95EFB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D35EC9" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informacje dotyczące wnioskodawcy niebędącego podmiotem, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C44CF8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">któremu ma być udzielona pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:endnoteReference w:id="3"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="009764C4">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="306" w:hanging="306"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Identyfikator podatkowy NIP podmiotu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5003" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="009764C4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1a</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84487">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Identyfikator podatkowy NIP </w:t>
+            </w:r>
+            <w:r w:rsidR="00C44CF8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>wnioskodawcy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="4"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="771"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="461"/>
+              <w:gridCol w:w="433"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="433"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="433"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0061086F">
+              <w:trPr>
+                <w:trHeight w:val="454"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="461" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5003" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="461"/>
+              <w:gridCol w:w="433"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="433"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="433"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="003D4C4B">
+              <w:trPr>
+                <w:trHeight w:val="454"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="461" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C73689" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C73689" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C73689" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C73689" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C73689" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C73689" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C73689" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C73689" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C73689" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w:rsidR="00C73689" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="009764C4">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="306" w:hanging="306"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko albo nazwa podmiotu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5003" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="009764C4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2a</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84487">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Imię i nazwisko albo nazwa </w:t>
+            </w:r>
+            <w:r w:rsidR="00C44CF8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>wnioskodawcy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5003" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="001E5403" w:rsidP="006971CF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="306" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Adres miejsca zamieszkania albo adres siedziby podmiotu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5003" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="001E5403" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="006971CF">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="355" w:hanging="355"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>3a</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84487">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Adres miejsca zamieszkania albo adre</w:t>
+            </w:r>
+            <w:r w:rsidR="002C01F9" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s siedziby </w:t>
+            </w:r>
+            <w:r w:rsidR="00C44CF8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>wnioskodawcy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="412"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C73689" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D5621F" w:rsidRPr="00D545C0" w:rsidRDefault="00D5621F" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E3117F" w:rsidRPr="00D545C0" w:rsidRDefault="00E3117F" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5003" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C73689" w:rsidRPr="00D545C0" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009F0944" w:rsidRPr="00D545C0" w:rsidRDefault="009F0944" w:rsidP="006971CF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="318" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Identyfikator gminy, w której podmiot ma miejsce zamieszkania albo siedzibę</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="5"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="1063"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="009F0944" w:rsidRPr="00D545C0" w:rsidRDefault="009F0944" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="475"/>
+              <w:gridCol w:w="445"/>
+              <w:gridCol w:w="444"/>
+              <w:gridCol w:w="444"/>
+              <w:gridCol w:w="444"/>
+              <w:gridCol w:w="445"/>
+              <w:gridCol w:w="445"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00353FED">
+              <w:trPr>
+                <w:trHeight w:val="425"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="475" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="0070739C" w:rsidRPr="00D545C0" w:rsidRDefault="0070739C" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="445" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="0070739C" w:rsidRPr="00D545C0" w:rsidRDefault="0070739C" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="444" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="0070739C" w:rsidRPr="00D545C0" w:rsidRDefault="0070739C" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="444" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="0070739C" w:rsidRPr="00D545C0" w:rsidRDefault="0070739C" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="444" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="0070739C" w:rsidRPr="00D545C0" w:rsidRDefault="0070739C" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="445" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="0070739C" w:rsidRPr="00D545C0" w:rsidRDefault="0070739C" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="445" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="0070739C" w:rsidRPr="00D545C0" w:rsidRDefault="0070739C" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="009F0944" w:rsidRPr="00D545C0" w:rsidRDefault="009F0944" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="006971CF">
+        <w:trPr>
+          <w:trHeight w:val="399"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00804C3D" w:rsidRPr="00D545C0" w:rsidRDefault="00804C3D" w:rsidP="006971CF">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="318" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Forma prawna podmiotu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="6"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00C95EFB">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8514" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00804C3D" w:rsidRPr="00D545C0" w:rsidRDefault="00804C3D" w:rsidP="00C95EFB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="1644"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przedsiębiorstwo państwowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="-1488394388"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1546" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00804C3D" w:rsidRPr="00D545C0" w:rsidRDefault="007B29E4" w:rsidP="00BF13DC">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8514" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00C44CF8" w:rsidRPr="00D545C0" w:rsidRDefault="00C44CF8" w:rsidP="00C95EFB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="1644"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>jednoosobowa spółka Skarbu Państwa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="693200999"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1546" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00C44CF8" w:rsidRPr="00D545C0" w:rsidRDefault="00C44CF8" w:rsidP="00336711">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8514" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00804C3D" w:rsidRPr="00D545C0" w:rsidRDefault="00B12546" w:rsidP="00C95EFB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5125"/>
+                <w:tab w:val="left" w:pos="6543"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jednoosobowa spółka jednostki samorządu terytorialnego w rozumieniu </w:t>
+            </w:r>
+            <w:r w:rsidR="00697E34" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przepisów </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ust</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>awy z</w:t>
+            </w:r>
+            <w:r w:rsidR="00697E34" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dnia 20 grudnia 1996 r. o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>gospodarce komunalnej (</w:t>
+            </w:r>
+            <w:r w:rsidR="00313779" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Dz. U. z 2021 r. poz. 679</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="-671866643"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1546" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00804C3D" w:rsidRPr="00D545C0" w:rsidRDefault="001F23AC" w:rsidP="007B29E4">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8514" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w:rsidR="00804C3D" w:rsidRPr="00D545C0" w:rsidRDefault="00915E99" w:rsidP="00C95EFB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podmiot, w stosunku do którego Skarb Państwa, jednostka samorządu terytorialnego, przedsiębiorstwo państwowe lub jednoosobowa spółka Skarbu Państwa są podmiotami, które posiadają uprawnienia takie jak przedsiębiorcy dominujący w rozumieniu przepisów ustawy z dnia 16 lutego 2007 r. o ochronie konkurencji i konsumentów </w:t>
+            </w:r>
+            <w:r w:rsidR="00B12546" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Dz. U. z 2024 r. poz.</w:t>
+            </w:r>
+            <w:r w:rsidR="005C53F5" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1616</w:t>
+            </w:r>
+            <w:r w:rsidR="004F357E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, z późn. zm.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12546" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:noProof/>
+              <w:sz w:val="36"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:id w:val="1816682562"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1546" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00804C3D" w:rsidRPr="00D545C0" w:rsidRDefault="00E3117F" w:rsidP="007B29E4">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:noProof/>
+                    <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:noProof/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:eastAsia="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8514" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B12546" w:rsidRPr="00D545C0" w:rsidRDefault="00B12546" w:rsidP="00C95EFB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2007"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk191547770"/>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>jednostka sektora finansów publicznych w rozumieniu przepisów ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych (</w:t>
+            </w:r>
+            <w:r w:rsidR="00447294" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Dz. U. z 2024 r. poz. 1530</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, z późn. zm.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="205535266"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1546" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00B12546" w:rsidRPr="00D545C0" w:rsidRDefault="00E3117F" w:rsidP="007B29E4">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00C95EFB">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8514" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00915E99" w:rsidRPr="00D545C0" w:rsidRDefault="00577D92" w:rsidP="00C95EFB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2007"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00915E99" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nna (podać jaka)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="1892620785"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1546" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00915E99" w:rsidRPr="00D545C0" w:rsidRDefault="00915E99" w:rsidP="003D4C4B">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+          </w:tcPr>
+          <w:p w:rsidR="00915E99" w:rsidRPr="00D545C0" w:rsidRDefault="00915E99" w:rsidP="00915E99">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B12546" w:rsidRPr="00D545C0" w:rsidRDefault="00B12546" w:rsidP="006F4560">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84487">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wielkość podmiotu, zgodnie z załącznikiem I do rozporządzenia Komisji (UE) nr 651</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>/2014 z dnia 17</w:t>
+            </w:r>
+            <w:r w:rsidR="006971CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">czerwca 2014 r. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>uznającego niektóre rodzaje pomocy za zgodne z rynkiem wewnętrznym w zastosowaniu ar</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t. 107 i 108 Traktatu (Dz. Urz. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>UE L 187 z 26.06.2014, str. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="005C53F5" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, z późn. zm.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="006F4560">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B12546" w:rsidRPr="00D545C0" w:rsidRDefault="00B12546" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>mikroprzedsiębiorca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="-1039891267"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1546" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:noWrap/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidR="00B12546" w:rsidRPr="00D545C0" w:rsidRDefault="00D779A3" w:rsidP="007B29E4">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2885" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B12546" w:rsidRPr="00D545C0" w:rsidRDefault="00B93936" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="598"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ś</w:t>
+            </w:r>
+            <w:r w:rsidR="001E5403" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">redni </w:t>
+            </w:r>
+            <w:r w:rsidR="00B12546" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przedsiębiorca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="-1493092376"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1134" w:type="dxa"/>
+                <w:noWrap/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidR="00B12546" w:rsidRPr="00D545C0" w:rsidRDefault="00BA2235" w:rsidP="007B29E4">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="006F4560">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B12546" w:rsidRPr="00D545C0" w:rsidRDefault="00B12546" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>mały przedsiębiorca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="-1531648768"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1546" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:noWrap/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidR="00B12546" w:rsidRPr="00D545C0" w:rsidRDefault="00D779A3" w:rsidP="007B29E4">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2885" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B12546" w:rsidRPr="00D545C0" w:rsidRDefault="00DE58AA" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>inny</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12546" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przedsiębiorca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="-24407154"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1134" w:type="dxa"/>
+                <w:noWrap/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w:rsidR="00B12546" w:rsidRPr="00D545C0" w:rsidRDefault="00D779A3" w:rsidP="007B29E4">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D779A3" w:rsidRPr="00D545C0" w:rsidRDefault="00D779A3" w:rsidP="009764C4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84487">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Klasa działalności</w:t>
+            </w:r>
+            <w:r w:rsidR="0024009C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, w związku z którą</w:t>
+            </w:r>
+            <w:r w:rsidR="00371316">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> podmiot ubiega się o</w:t>
+            </w:r>
+            <w:r w:rsidR="0024009C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="7"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00A25293">
+        <w:trPr>
+          <w:trHeight w:val="937"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0024009C" w:rsidRPr="00BA2235" w:rsidRDefault="0024009C" w:rsidP="00BA2235">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="475"/>
+              <w:gridCol w:w="445"/>
+              <w:gridCol w:w="444"/>
+              <w:gridCol w:w="444"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00353FED">
+              <w:trPr>
+                <w:trHeight w:val="425"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="475" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="0070739C" w:rsidRPr="00D545C0" w:rsidRDefault="0070739C" w:rsidP="0070739C">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="445" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="0070739C" w:rsidRPr="00D545C0" w:rsidRDefault="0070739C" w:rsidP="0070739C">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="444" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="0070739C" w:rsidRPr="00D545C0" w:rsidRDefault="0070739C" w:rsidP="0070739C">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="444" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="0070739C" w:rsidRPr="00D545C0" w:rsidRDefault="0070739C" w:rsidP="0070739C">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="0008509E" w:rsidRPr="00BA2235" w:rsidRDefault="0008509E" w:rsidP="00BA2235">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA2235" w:rsidRPr="00D545C0" w:rsidTr="006F4560">
+        <w:trPr>
+          <w:trHeight w:val="739"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8926" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BA2235" w:rsidRPr="007E4B8C" w:rsidRDefault="00BA2235" w:rsidP="00353FED">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="34" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">określona </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA2235">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>zgodnie z rozporządzeniem Rady Ministrów z dnia 18 grudnia 2024 r. w sprawie Polskiej Klasyfikacji Działalności (PKD) (Dz. U. poz. 1936)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="1907726675"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1134" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w:rsidR="00BA2235" w:rsidRPr="00BA2235" w:rsidRDefault="00BA2235" w:rsidP="006F4560">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BA2235" w:rsidRPr="00D545C0" w:rsidTr="006F4560">
+        <w:trPr>
+          <w:trHeight w:val="705"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8926" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00BA2235" w:rsidRPr="007E4B8C" w:rsidRDefault="00BA2235" w:rsidP="00353FED">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="34" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">określona </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>zgodnie z rozporządzeniem Rady Ministrów z dnia 24 grudnia 2007 r. w sprawie Polskiej Klasyfikacji Działalności (PKD) (Dz. U. poz. 1885, z późn. zm.)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="8"/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="2016416627"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1134" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w:rsidR="00BA2235" w:rsidRPr="007E4B8C" w:rsidRDefault="00BA2235" w:rsidP="006F4560">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D779A3" w:rsidRPr="00D545C0" w:rsidRDefault="00D779A3" w:rsidP="009764C4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84487">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Data utworzenia podmiotu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="343"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CD7B47" w:rsidRPr="00D545C0" w:rsidRDefault="00CD7B47" w:rsidP="00B32400">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="454"/>
+              <w:gridCol w:w="426"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="426"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="426"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00696DBE">
+              <w:trPr>
+                <w:trHeight w:val="425"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="454" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00CD7B47">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="426" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00CD7B47">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00CD7B47">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00D545C0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                    <w:t>_</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00CD7B47">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00CD7B47">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="426" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00CD7B47">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00D545C0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                    <w:t>_</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00CD7B47">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00CD7B47">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00CD7B47">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="426" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00CD7B47">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="008B643C" w:rsidRPr="00D545C0" w:rsidRDefault="001B7C4A" w:rsidP="001B7C4A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    d</w:t>
+            </w:r>
+            <w:r w:rsidR="00696DBE" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>zień            miesiąc           rok</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D779A3" w:rsidRPr="00D545C0" w:rsidRDefault="00D779A3" w:rsidP="00BA2235">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D779A3" w:rsidRPr="00D545C0" w:rsidRDefault="00F7355C" w:rsidP="009764C4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84487">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Powiązania z innymi przedsiębiorcami</w:t>
+            </w:r>
+            <w:r w:rsidR="00531CCA" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="9"/>
+            </w:r>
+            <w:r w:rsidR="00531CCA" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00BA2235">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F7355C" w:rsidRPr="00D545C0" w:rsidRDefault="00F7355C" w:rsidP="0065302F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Czy między podmiotem a innymi przedsiębiorcami istnieją powiązania polegające na tym, że:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00BA2235">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00CF373A" w:rsidP="007E4B8C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) </w:t>
+            </w:r>
+            <w:r w:rsidR="00531CCA" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>jeden przedsiębiorca posiada większość praw głosu akcjonariuszy lub wspólników drugiego przedsiębiorcy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="70"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-247648927"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00590AB8" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-140115231"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003C06D6" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00BA2235">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00CF373A" w:rsidP="007E4B8C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) </w:t>
+            </w:r>
+            <w:r w:rsidR="00531CCA" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>jeden przedsiębiorca ma prawo wyznaczyć lub odwołać większość członków organu zarządzającego lub nadzorczego innego przedsiębiorcy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="945045085"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003C06D6" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-919320349"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="007E4B8C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00BA2235">
+        <w:trPr>
+          <w:trHeight w:val="536"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00CF373A" w:rsidP="007E4B8C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) </w:t>
+            </w:r>
+            <w:r w:rsidR="003D2E6B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>jeden przedsiębiorca ma prawo wywierać dominujący wpływ na innego</w:t>
+            </w:r>
+            <w:r w:rsidR="006749CF" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przedsiębiorcę zgodnie z umową zawartą z tym przedsiębiorcą lub zgodnie z jego dokumentami założycielskimi?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1159077056"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003C06D6" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1969082151"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B21C4A" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00BA2235">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00CF373A" w:rsidP="007E4B8C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>d) jeden przedsiębiorca, który jest akcjonariuszem lub wspólnikiem innego przedsiębiorcy lub jego członkiem, zgodnie z</w:t>
+            </w:r>
+            <w:r w:rsidR="002237EA" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>porozumieniem z innymi akcjonariuszami, wspólnikami lub członkami tego przedsiębiorcy, samodzielnie kontroluje większość praw głosu u</w:t>
+            </w:r>
+            <w:r w:rsidR="002237EA" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tego przedsiębiorcy?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1039785570"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001A1D88" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1388563273"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003C06D6" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00BA2235">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00CF373A" w:rsidP="007E4B8C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>e) przedsiębiorca pozostaje w jakimkolwiek ze stosunków opisanych w lit. a–d przez jednego innego przedsiębiorcę lub kilku innych przedsiębiorców?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="211154745"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="003C06D6" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1687056473"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0087353F" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00BA2235">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00CF373A" w:rsidRPr="00D545C0" w:rsidRDefault="00CF373A" w:rsidP="007E4B8C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W przypadku zaznaczenia przynajmniej jednej odpowiedzi twierdzącej w lit. a–</w:t>
+            </w:r>
+            <w:r w:rsidR="0008722A" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> należy podać</w:t>
+            </w:r>
+            <w:r w:rsidR="006749CF" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="653"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00336711" w:rsidP="007E4B8C">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="318"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>identyfikator podatkowy NIP wszystkich powiązanych z podmiotem przedsiębiorców</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00336711" w:rsidP="00336711">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="1557"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="0034299B" w:rsidRDefault="0004592C" w:rsidP="0034299B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="34" w:firstLine="14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034299B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">łączną wartość pomocy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034299B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034299B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> udzielonej wszystkim powiązanym z podmiotem przedsiębiorcom w okresie minionych 3 lat</w:t>
+            </w:r>
+            <w:r w:rsidR="00F720A8" w:rsidRPr="0034299B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:endnoteReference w:id="10"/>
+            </w:r>
+            <w:r w:rsidR="00F720A8" w:rsidRPr="0034299B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034299B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> poprzedzających dzień wystąpienia z wnioskiem o udzielenie pomocy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034299B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00336711" w:rsidRPr="0034299B">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="11"/>
+            </w:r>
+            <w:r w:rsidR="00336711" w:rsidRPr="0034299B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00336711" w:rsidP="00336711">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="006F4560" w:rsidRDefault="00336711" w:rsidP="00336711">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F4560">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84487" w:rsidRPr="006F4560">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F4560">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Informacja o utworzeniu </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4CD8" w:rsidRPr="006F4560">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">podmiotu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F4560">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w wyniku podziału innego przedsiębiorcy lub połączenia z innymprzedsiębiorcą, w tym przez przejęcie innego przedsiębiorcy</w:t>
+            </w:r>
+            <w:r w:rsidR="001B7C4A" w:rsidRPr="006F4560">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F4560">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub </w:t>
+            </w:r>
+            <w:r w:rsidR="001B7C4A" w:rsidRPr="006F4560">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w wyniku </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F4560">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przekształcenia przedsiębiorcy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00336711" w:rsidP="00142140">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Czy podmiot w okresie3 lat</w:t>
+            </w:r>
+            <w:r w:rsidR="00697C16" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprzedzających dzień wystąpienia z wnioskiem o udzielenie pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="00697C16" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00336711" w:rsidP="0004592C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>a) powstał wskutek połączenia się innych przedsiębiorców?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00336711">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-81526750"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0087353F" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00336711" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00336711">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1794557248"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00336711" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00336711" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00336711" w:rsidP="0004592C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>b) przejął innego przedsiębiorcę?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00336711">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1577976474"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0087353F" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00336711" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00336711">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1700857566"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00336711" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00336711" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00336711" w:rsidP="0004592C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>c) powstał w wyniku podziału innego przedsiębiorcy?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00336711">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="88283771"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0087353F" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00336711" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00336711">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="849455029"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00336711" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00336711" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00336711" w:rsidP="0004592C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>d) powstał w wyniku przekształcenia przedsiębiorcy?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00336711">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="658498001"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0087353F" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00336711" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00336711">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1998761821"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00336711" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00336711" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00336711" w:rsidP="001140A7">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Hlk192060741"/>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W przypadku zaznaczenia odpowiedzi twierdzącej w lit. a lub b należy podać:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0004592C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F3152F" w:rsidRPr="00D545C0" w:rsidRDefault="00F3152F" w:rsidP="0004592C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>a) identyfikator podatkowy NIP wszystkich połączonych lub przejętych przedsiębiorców</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F3152F" w:rsidRPr="00D545C0" w:rsidRDefault="00F3152F" w:rsidP="00FE75B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0004592C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F3152F" w:rsidRPr="00D545C0" w:rsidRDefault="00F3152F" w:rsidP="0004592C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) łączną wartość pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> udzielonej</w:t>
+            </w:r>
+            <w:r w:rsidR="005A758F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wszystkim połączonym lub przejętym przedsiębiorcom </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w okresie minionych 3 lat</w:t>
+            </w:r>
+            <w:r w:rsidR="008A64D5" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>9)</w:t>
+            </w:r>
+            <w:r w:rsidR="00697C16" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprzedzających dzień wystąpienia z wnioskiem o udzielenie pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="00697C16" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00697C16" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F3152F" w:rsidRPr="00D545C0" w:rsidRDefault="00F3152F" w:rsidP="00FE75B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00F3152F" w:rsidRPr="00D545C0" w:rsidRDefault="00F3152F" w:rsidP="00FE75B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W przypadku zaznaczenia odpowiedzi twierdzącej w lit. c lub d należy podać:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="008D2898" w:rsidP="001140A7">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>a) identyfikator podatkowy NIP przedsiębiorcyprzed podziałem lub przekształceniem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00336711" w:rsidP="001140A7">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="008D2898" w:rsidP="0004592C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) łączną wartość pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> udzielonej</w:t>
+            </w:r>
+            <w:r w:rsidR="00F720A8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przedsiębiorcy istniejącemu przed podziałem lub przekształceniem</w:t>
+            </w:r>
+            <w:r w:rsidR="00F720A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00F720A8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w</w:t>
+            </w:r>
+            <w:r w:rsidR="00F720A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F720A8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>odniesieniu do działalności przejmowanej przez podmiot</w:t>
+            </w:r>
+            <w:r w:rsidR="00F720A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w okresie minionych 3 lat</w:t>
+            </w:r>
+            <w:r w:rsidR="008A64D5" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>9)</w:t>
+            </w:r>
+            <w:r w:rsidR="00697C16" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprzedzających dzień wystąpienia z wnioskiem o udzielenie pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="00697C16" w:rsidRPr="0004592C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00697C16" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="00336711" w:rsidRPr="00D545C0" w:rsidRDefault="00336711" w:rsidP="001140A7">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="001140A7" w:rsidRPr="00D545C0" w:rsidRDefault="001140A7" w:rsidP="001140A7">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Je</w:t>
+            </w:r>
+            <w:r w:rsidR="004153CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>że</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">li nie jest możliwe ustalenie, jaka część pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uzyskanej przez przedsiębiorcę przed podziałem była przeznaczona na działalność przejętą przez podmiot, należy podać:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002A6194">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001140A7" w:rsidRPr="00D545C0" w:rsidRDefault="004153CB" w:rsidP="002A6194">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>a)</w:t>
+            </w:r>
+            <w:r w:rsidR="001140A7" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> łączną wartość pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="001140A7" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> udzielonej</w:t>
+            </w:r>
+            <w:r w:rsidR="00F720A8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przedsiębiorcy przed podziałem </w:t>
+            </w:r>
+            <w:r w:rsidR="001140A7" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w okresie minionych 3 lat</w:t>
+            </w:r>
+            <w:r w:rsidR="008A64D5" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>9)</w:t>
+            </w:r>
+            <w:r w:rsidR="00697C16" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poprzedzających dzień wystąpienia z wnioskiem o udzielenie pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="00697C16" w:rsidRPr="00353FED">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00697C16" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="001140A7" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="001140A7" w:rsidRPr="00D545C0" w:rsidRDefault="001140A7" w:rsidP="001140A7">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002A6194">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001140A7" w:rsidRPr="00D545C0" w:rsidRDefault="004153CB" w:rsidP="00F720A8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>b)</w:t>
+            </w:r>
+            <w:r w:rsidR="001140A7" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wartość kapitału przedsiębiorcy przed podziałem (w PLN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="001140A7" w:rsidRPr="00D545C0" w:rsidRDefault="001140A7" w:rsidP="001140A7">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002A6194">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001140A7" w:rsidRPr="00D545C0" w:rsidRDefault="004153CB" w:rsidP="00F720A8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>c)</w:t>
+            </w:r>
+            <w:r w:rsidR="001140A7" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wartość kapitału podmiotu na moment </w:t>
+            </w:r>
+            <w:r w:rsidR="001140A7" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>podziału (w PLN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w:rsidR="001140A7" w:rsidRPr="00D545C0" w:rsidRDefault="001140A7" w:rsidP="001140A7">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="2"/>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D779A3" w:rsidRPr="00D545C0" w:rsidRDefault="00CF373A" w:rsidP="002535CC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>B. Informacje dotyczące sytuacji ekonomicznej podmiotu, któremu ma</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> być udzielona </w:t>
+            </w:r>
+            <w:r w:rsidR="002535CC" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="002535CC" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:endnoteReference w:id="12"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E3097C" w:rsidRPr="00D545C0" w:rsidRDefault="00E3097C" w:rsidP="002C33D3">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84487">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00074690" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Czy wobec podmiotu toczy się postępowanie upadłościowe lub restrukturyzacyjne lub </w:t>
+            </w:r>
+            <w:r w:rsidR="004153CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">czy </w:t>
+            </w:r>
+            <w:r w:rsidR="00074690" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>spełnia on kryteria kwalifikujące go do objęcia postępowaniem upadłościowym?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00A37E26" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00DD3DCD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-144057064"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F117A7" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A37E26" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00A37E26" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00DD3DCD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1560746709"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F117A7" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A37E26" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E3097C" w:rsidRPr="00D545C0" w:rsidRDefault="00E3097C" w:rsidP="00B47871">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84487">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37E26" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Czy podmiot będący przedsiębiorcą innym niż mikro</w:t>
+            </w:r>
+            <w:r w:rsidR="004153CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przedsiębiorca</w:t>
+            </w:r>
+            <w:r w:rsidR="004153CB" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>lub</w:t>
+            </w:r>
+            <w:r w:rsidR="004153CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> innym niż</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37E26" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>mały lub średni</w:t>
+            </w:r>
+            <w:r w:rsidR="004153CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przedsiębiorca</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37E26" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> albo </w:t>
+            </w:r>
+            <w:r w:rsidR="004153CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="00A37E26" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w przypadku, o którym mowa w art. 4 ust. 7 rozporządzenia Komisji (UE) 2023/2831 z</w:t>
+            </w:r>
+            <w:r w:rsidR="00A02A12">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A37E26" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dnia 13 grudnia 2023 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiejdo pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="004153CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– podmiot </w:t>
+            </w:r>
+            <w:r w:rsidR="00A37E26" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>będący każdym przedsiębiorcą znajduje się w sytuacji gorszej niż sytuacja kwalifikująca siędo oceny kredytowej B-?</w:t>
+            </w:r>
+            <w:r w:rsidR="00A37E26" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="13"/>
+            </w:r>
+            <w:r w:rsidR="00A37E26" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00E3097C" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00B47871">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-62255750"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00612E4E" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2987" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00E3097C" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00B47871">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1115940570"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00612E4E" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E3097C" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00B47871">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1672866516"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00F117A7" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E3097C" w:rsidRPr="00D545C0" w:rsidRDefault="00A37E26" w:rsidP="00BA6DEE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84487">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Czy </w:t>
+            </w:r>
+            <w:r w:rsidR="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA6DEE" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> okres</w:t>
+            </w:r>
+            <w:r w:rsidR="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 lat poprzedzających dzień wystąpienia z wnioskiem o udzielenie pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E3097C" w:rsidRPr="00D545C0" w:rsidRDefault="00E3097C" w:rsidP="00511052">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>a) podmiot odnotowuje rosnące straty?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E3097C" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-269860608"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D6101" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E3097C" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-587084630"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E3097C" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00FC7184" w:rsidP="00511052">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>b) obroty podmiotu maleją?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1034694402"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D6101" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1472896730"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00FC7184" w:rsidP="00870D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>c) zwiększeniu ulegają zapasy podmiotu lub niewykorzystany potencjał do świadczenia usług?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="894321477"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00320D53" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="173473811"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00FC7184" w:rsidP="00511052">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) </w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>podmiot ma nadwyżki produkcji</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="14"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="691424255"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-381011985"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D6101" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00D914DA" w:rsidP="00870D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>e) zmniejsza się przepływ środków finansowych?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="450675898"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D6101" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-2063860923"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008D6101" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D914DA" w:rsidRPr="00D545C0" w:rsidRDefault="00D914DA" w:rsidP="00511052">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>f) zwiększa się suma zadłużenia podmiotu?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D914DA" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1043793818"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D914DA" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-331154207"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D914DA" w:rsidRPr="00D545C0" w:rsidRDefault="00D914DA" w:rsidP="00870D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>g) rosną kwoty odsetek od zobowiązań podmiotu?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D914DA" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1371907859"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D914DA" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-523626481"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00D914DA" w:rsidP="00870D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>h) wartość aktywów netto podmiotu zmniejsza się lub jest zerowa?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-108432668"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E25C12" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00FC7184" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-272866125"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F06D8" w:rsidRPr="00D545C0" w:rsidRDefault="004F06D8" w:rsidP="00870D67">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>i) zaistniały inne okoliczności wskazujące na trudności w zakresie płynności finansowej?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F06D8" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1085687180"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F06D8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="004F06D8" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-53478872"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F06D8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D914DA" w:rsidRPr="00D545C0" w:rsidRDefault="00D914DA" w:rsidP="00142140">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Je</w:t>
+            </w:r>
+            <w:r w:rsidR="0035138D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>że</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>li tak, należy wskazać jakie:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D914DA" w:rsidRPr="00D545C0" w:rsidRDefault="00D914DA" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D914DA" w:rsidRDefault="00D914DA" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00353FED" w:rsidRPr="00D545C0" w:rsidRDefault="00353FED" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D5621F" w:rsidRPr="00D545C0" w:rsidRDefault="00D5621F" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D5621F" w:rsidRPr="00D545C0" w:rsidRDefault="00D5621F" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00D779A3" w:rsidRPr="00D545C0" w:rsidRDefault="00A37E26" w:rsidP="006F4560">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Informacje dotyczące działalności gospodarczej prowadzonej przez podmiot, któremu ma być udzielona pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA6DEE" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D914DA" w:rsidRPr="00D545C0" w:rsidRDefault="00D914DA" w:rsidP="00511052">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0065302F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Czy podmiot, któremu ma być udzielona pomoc</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA6DEE" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, prowadzi działalność:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A13441" w:rsidRPr="00D545C0" w:rsidRDefault="008A64D5" w:rsidP="00511052">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="318"/>
+              </w:tabs>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="34" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>w zakresie produkcji podstawowej produktów rybołówstwa i akwakultury</w:t>
+            </w:r>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="15"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A13441" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00511052">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1137382683"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E9232C" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A13441" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-353119525"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0032740B" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A13441" w:rsidRPr="00D545C0" w:rsidRDefault="00A13441" w:rsidP="00511052">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="318"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="34" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w zakresie produkcji podstawowej produktów rolnych wymienionych w</w:t>
+            </w:r>
+            <w:r w:rsidR="00870D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>załączniku</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB3FFD" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>I do Traktatu o funkcjonowaniu Unii Europejskiej?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A13441" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1994171523"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0032740B" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2755" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A13441" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="732812125"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0032740B" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0065302F" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0065302F" w:rsidRPr="00D545C0" w:rsidRDefault="0065302F" w:rsidP="00511052">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Czy pomoc </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00162705" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, o którą podmiot wnioskuje,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> będzie przeznaczona na działalność wskazaną w pkt</w:t>
+            </w:r>
+            <w:r w:rsidR="00E94563" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>lit. a lub b?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84487" w:rsidRPr="00D545C0" w:rsidTr="00353FED">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00E84487" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00353FED">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="2134288735"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E84487" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E84487" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00E84487" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00353FED">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="157748251"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E84487" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E84487" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB16A8" w:rsidRPr="00D545C0" w:rsidRDefault="0065302F" w:rsidP="00511052">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="348"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB3FFD" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W przypadku zaznaczenia odpowiedzi twierdzącej w pkt</w:t>
+            </w:r>
+            <w:r w:rsidR="00E94563" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>lit.a</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB3FFD" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB3FFD" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: czy </w:t>
+            </w:r>
+            <w:r w:rsidR="00A91B60" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jest </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB3FFD" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zapewniona </w:t>
+            </w:r>
+            <w:r w:rsidR="00A3727D" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>rozdzielność rachunkowa</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA52B9" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+              </w:rPr>
+              <w:endnoteReference w:id="16"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uniemożliwiająca przeniesienie na wskazaną w tych </w:t>
+            </w:r>
+            <w:r w:rsidR="001F08FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">literach </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>działalność korzyści wynikających z</w:t>
+            </w:r>
+            <w:r w:rsidR="00B64DE9" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>uzyskanej pomocy</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA6DEE" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (w jaki sposób)?</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00511052">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00511052">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB16A8" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-361907339"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00671570" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004255D9" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2987" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB16A8" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-737560747"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00671570" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB16A8" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1635171910"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00671570" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00EB16A8" w:rsidRPr="00D545C0" w:rsidRDefault="00EB16A8" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003D1C20" w:rsidRPr="00D545C0" w:rsidRDefault="003D1C20" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D5621F" w:rsidRPr="00D545C0" w:rsidRDefault="00D5621F" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00EB16A8" w:rsidRPr="00D545C0" w:rsidRDefault="00EB16A8" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D779A3" w:rsidRPr="00E94563" w:rsidRDefault="00FB3FFD" w:rsidP="008B44E7">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00304B14" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informacje dotyczące pomocy otrzymanej w odniesieniu do tych samych kosztów, na </w:t>
+            </w:r>
+            <w:r w:rsidR="00870D67" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">których </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pokrycie ma być przeznaczona pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00E94563">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E94563" w:rsidRPr="00E94563">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>o którą podmiot wnioskuje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00304B14" w:rsidRPr="00D545C0" w:rsidRDefault="00AD272C" w:rsidP="0034299B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00940F65" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Czy pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC3A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC3A8C" w:rsidRPr="00DC3A8C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>o którą podmiot wnioskuje,</w:t>
+            </w:r>
+            <w:r w:rsidR="00940F65" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zostanie przeznaczona na pokrycie dających się</w:t>
+            </w:r>
+            <w:r w:rsidR="00921110" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zidentyfikować kosztów?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B18" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-970821589"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0090717C" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00280B18" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B18" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="2031065962"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0090717C" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00280B18" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD272C" w:rsidRPr="00D545C0" w:rsidRDefault="00AD272C" w:rsidP="0034299B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00921110" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Je</w:t>
+            </w:r>
+            <w:r w:rsidR="00870D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>że</w:t>
+            </w:r>
+            <w:r w:rsidR="00921110" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">li tak, to czy na pokrycie tych samych kosztów, o których mowa powyżej, podmiot otrzymał pomoc inną niż pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00921110" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00921110" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00FE75B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1792660186"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0090717C" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00921110" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2987" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="00921110" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00FE75B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1347668310"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0090717C" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00921110" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4243" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w:rsidR="00921110" w:rsidRPr="00D545C0" w:rsidRDefault="00956F22" w:rsidP="00FE75B5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1064914474"/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0090717C" w:rsidRPr="00D545C0">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00921110" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AD272C" w:rsidRPr="00D545C0" w:rsidRDefault="00921110" w:rsidP="00142140">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Je</w:t>
+            </w:r>
+            <w:r w:rsidR="00870D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>że</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>li tak, należy wypełnić poniższą tabelę</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA52B9" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="17"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="008D585B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">odniesieniu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>do ww. pomocy innej niż</w:t>
+            </w:r>
+            <w:r w:rsidR="00870D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pomoc</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="00870D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w odniesieniu do </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00873B99">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na te same koszty</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="0034299B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Lp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00870D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Dzień udzielenia pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1146" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00870D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Podmiot udzielający pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00870D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Podstawa prawna udzielenia pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00870D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przeznaczenie pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00870D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Forma pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2333" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00870D67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wartość pomocy brutto (PLN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="00870D67" w:rsidP="004255D9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="00870D67" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1146" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="00870D67" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="00870D67" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="00870D67" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="00870D67" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2333" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="00870D67" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1146" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2333" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1146" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2333" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1146" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2333" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="0034299B">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1146" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1665" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2333" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidR="008D585B" w:rsidRPr="00D545C0" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CB230D" w:rsidRPr="00D545C0" w:rsidRDefault="00921110" w:rsidP="00921110">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Jeżeli w tabeli wykazano otrzymaną pomoc inną niż pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA047C" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidR="00724002" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, należy dodatkowo wypełnić lit. a–h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> poniżej:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CB230D" w:rsidRPr="00D545C0" w:rsidRDefault="00AA52B9" w:rsidP="00921110">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>opis przedsięwzięcia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CB230D" w:rsidRPr="00D545C0" w:rsidRDefault="00CB230D" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00601106" w:rsidRPr="00D545C0" w:rsidRDefault="00601106" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="008158D7" w:rsidRPr="00D545C0" w:rsidRDefault="008158D7" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="003D1C20" w:rsidRPr="00D545C0" w:rsidRDefault="003D1C20" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00601106" w:rsidRPr="00D545C0" w:rsidRDefault="00601106" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00CB230D" w:rsidRPr="00D545C0" w:rsidRDefault="00921110" w:rsidP="00E91D6A">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>koszty kwalifikujące się do objęcia pomocą w wartości nominalnej i zdyskontowanej oraz ich rodzaje</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="0083039F" w:rsidP="0083039F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00921110" w:rsidRPr="00D545C0" w:rsidRDefault="00921110" w:rsidP="00921110">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>maksymalna dopuszczalna intensywność pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00921110" w:rsidRPr="00D545C0" w:rsidRDefault="00921110" w:rsidP="00FE75B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="00921110" w:rsidP="0034299B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>intensywność pomocy już udzielonej w związku z kosztami, o których mowa w lit. b</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="0083039F" w:rsidP="0083039F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="00921110" w:rsidP="0034299B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>lokalizacja przedsięwzięcia</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA52A3" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="18"/>
+            </w:r>
+            <w:r w:rsidR="00EA52A3" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="401"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="003D1C20" w:rsidRPr="00D545C0" w:rsidRDefault="003D1C20" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00601106" w:rsidRPr="00D545C0" w:rsidRDefault="00601106" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="00921110" w:rsidP="0034299B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>cele, które mają być osiągnięte w związku z realizacją przedsięwzięcia</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00921110" w:rsidRPr="00D545C0" w:rsidRDefault="00921110" w:rsidP="00FE75B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00921110" w:rsidRPr="00D545C0" w:rsidRDefault="00921110" w:rsidP="0034299B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>etapy realizacji przedsięwzięcia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00921110" w:rsidRPr="00D545C0" w:rsidRDefault="00921110" w:rsidP="00FE75B5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00921110" w:rsidRPr="00D545C0" w:rsidRDefault="00921110" w:rsidP="0034299B">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>data rozpoczęcia</w:t>
+            </w:r>
+            <w:r w:rsidR="00544D0B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="19"/>
+            </w:r>
+            <w:r w:rsidR="00544D0B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i zakończenia realizacji przedsięwzięcia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="0083039F" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="0061086F" w:rsidRPr="00D545C0" w:rsidRDefault="00FF3166" w:rsidP="00142140">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. Informacje dotyczące osoby upoważnionej do przedstawienia informacji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="00E83499" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="_Hlk122534249"/>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E83499" w:rsidRPr="00D545C0" w:rsidRDefault="00E83499" w:rsidP="0083039F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="454"/>
+              <w:gridCol w:w="426"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="426"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="426"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00353FED">
+              <w:trPr>
+                <w:trHeight w:val="425"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="454" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00696DBE">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="426" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00696DBE">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00696DBE">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00D545C0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                    <w:t>_</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00696DBE">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00696DBE">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="426" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00696DBE">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00D545C0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                    <w:t>_</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00696DBE">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00696DBE">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00696DBE">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="426" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00696DBE" w:rsidP="00696DBE">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="00696DBE" w:rsidRPr="00D545C0" w:rsidRDefault="00870D67" w:rsidP="00696DBE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    d</w:t>
+            </w:r>
+            <w:r w:rsidR="00696DBE" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>zień              miesiąc           rok</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="0083039F" w:rsidP="0083039F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="444"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="0083039F" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Stanowisko służbowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="0083039F" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="544"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="0083039F" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Numer telefonu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="0083039F" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="418"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="0061086F" w:rsidRPr="00D545C0" w:rsidRDefault="00E83499" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Imię</w:t>
+            </w:r>
+            <w:r w:rsidR="00870D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nazwisko</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>i podpis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="002F34E5">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="0083039F" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="002F34E5" w:rsidRPr="00D545C0" w:rsidRDefault="002F34E5" w:rsidP="00AD272C">
+      <w:pPr>
+        <w:sectPr w:rsidR="002F34E5" w:rsidRPr="00D545C0" w:rsidSect="00724F78">
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="720" w:right="1133" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="10060" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10060"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00353FED">
+        <w:trPr>
+          <w:trHeight w:val="575"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="0083039F" w:rsidP="00353FED">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> Instrukc</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3166" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ja wypełnienia tabeli w części D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> formularza</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00353FED">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="00BA6DEE" w:rsidP="00353FED">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Należy podać informacje o dotychczas otrzymanej pomocy, w odniesieniu do tych samych kosztów kwalifikujących się do objęcia pomocą, na </w:t>
+            </w:r>
+            <w:r w:rsidR="001F6845">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">których </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pokrycie </w:t>
+            </w:r>
+            <w:r w:rsidR="001F6845" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">będzie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">udzielana pomoc </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Na przykład jeżeli podmiot ubiegający się o pomoc </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> otrzymał w przeszłości pomoc w związku z</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84487">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">realizacją inwestycji, należy wykazać jedynie pomoc przeznaczoną na te same koszty kwalifikujące się do objęcia pomocą, na </w:t>
+            </w:r>
+            <w:r w:rsidR="001F6845" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">których </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pokrycie ma być udzielona pomoc </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>de minimis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00353FED">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="0083039F" w:rsidP="00353FED">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Dzień udzielenia pomocy (kol. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B50B45">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE5510" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> należy podać dzień udzielenia pomocy w rozumieniu art. 2 pkt 11 ustawy z</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE75B5" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00353FED">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0083039F" w:rsidRPr="00D545C0" w:rsidRDefault="00280B18" w:rsidP="00353FED">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Podmiot udzielający pomocy (kol. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B50B45">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE75B5" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> należy podać pełną nazwę i adres podmiotu, który udzielił pomocy. W</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE75B5" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przypadku gdy podmiot uzyskał pomoc na podstawie aktu normatywnego, który uzależnia nabycie prawa do otrzymania pomocy wyłącznie od spełnienia przesłanek w nim określonych, bez konieczności wydania decyzji albo zawarcia umowy, należy pozostawić to miejsce niewypełnione.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00353FED">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D29E6" w:rsidRPr="00D545C0" w:rsidRDefault="00280B18" w:rsidP="00353FED">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>3. Podstawa prawna</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE75B5" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">udzielenia </w:t>
+            </w:r>
+            <w:r w:rsidR="00B31924" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pomocy (kol. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B50B45">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE75B5" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">należy podać </w:t>
+            </w:r>
+            <w:r w:rsidR="00B31924" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przepisoraz nazwę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ustawy</w:t>
+            </w:r>
+            <w:r w:rsidR="00960332" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>będącej podstawą udzielenia pomocy.Jeżeli podstawą udzielenia pomocy był akt wykonawczy do ustawy, należy również podać jego nazwę</w:t>
+            </w:r>
+            <w:r w:rsidR="00B31924" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. Jeżeli podstawą udzielenia pomocy była decyzja, uchwała lub umowa, należy również podać symbol określający ten akt: w przypadku decyzji – numer decyzji, w przypadku uchwały – numer uchwały, w</w:t>
+            </w:r>
+            <w:r w:rsidR="001F6845">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B31924" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przypadku umowy – numer, przedmiot oraz strony umowy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00353FED">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D29E6" w:rsidRPr="00D545C0" w:rsidRDefault="00280B18" w:rsidP="00353FED">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Przeznaczenie pomocy (kol. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B50B45">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE75B5" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> należy podać kod wskazujący przeznaczenie otrzymanej pomocy określony zgodnie z rozporządzeniem </w:t>
+            </w:r>
+            <w:r w:rsidR="003F5761" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Rady Ministrów z dnia 7 sierpnia 2008 r. w sprawie sprawozdań o udzielonej pomocy publicznej, informacji o nieudzieleniu takiej pomocy oraz sprawozdań o zaległościach przedsiębiorców we wpłatach świadczeń należnych na rzecz sektora finansów publicznych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>(Dz. U. z 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00830362" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r. poz. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00830362" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, z póź</w:t>
+            </w:r>
+            <w:r w:rsidR="00B263EA" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. zm.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00353FED">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D29E6" w:rsidRPr="00D545C0" w:rsidRDefault="00280B18" w:rsidP="00353FED">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Forma pomocy (kol. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B50B45">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE75B5" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> należy podać kod oznaczający właściwą formę pomocy określony zgodnie z</w:t>
+            </w:r>
+            <w:r w:rsidR="001F6845">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F5761" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>rozporządzeniem Rady Ministrów z dnia 7 sierpnia 2008 r. w sprawie sprawozdań o udzielonej pomocy publicznej, informacji o nieudzieleniu takiej pomocy oraz sprawozdań o zaległościach przedsiębiorców we wpłatach świadczeń należnych na rzecz sektora finansów publicznych</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D545C0" w:rsidRPr="00D545C0" w:rsidTr="00353FED">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003D29E6" w:rsidRPr="00D545C0" w:rsidRDefault="00280B18" w:rsidP="00353FED">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Wartość </w:t>
+            </w:r>
+            <w:r w:rsidR="008D585B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pomocy brutto (PLN) (kol. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B50B45">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="008D585B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00345E3B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="008D585B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jako ekwiwalent dotacji brutto obliczony zgodnie z</w:t>
+            </w:r>
+            <w:r w:rsidR="001F6845">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D585B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozporządzeniem Rady Ministrów </w:t>
+            </w:r>
+            <w:r w:rsidR="00C86CFA" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z dnia 11 sierpnia 2004 r. w sprawie szczegółowego sposobu obliczania wartości pomocy publicznej udzielanej w różnych formach </w:t>
+            </w:r>
+            <w:r w:rsidR="008D585B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oraz </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB482D" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z </w:t>
+            </w:r>
+            <w:r w:rsidR="008D585B" w:rsidRPr="00D545C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>właściwymi przepisami unijnymi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="5"/>
+    </w:tbl>
+    <w:p w:rsidR="00732675" w:rsidRPr="00D545C0" w:rsidRDefault="00732675">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00732675" w:rsidRPr="00D545C0" w:rsidSect="0061086F">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2004 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00DA2674" w:rsidRDefault="00DA2674" w:rsidP="00021B4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00DA2674" w:rsidRDefault="00DA2674" w:rsidP="00021B4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w:rsidR="00353FED" w:rsidRPr="0008152F" w:rsidRDefault="00353FED" w:rsidP="00AA52B9">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W przypadku gdy o pomoc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wnioskuje wspólnik spółki cywilnej, jawnej albo partnerskiej, komplementariusz spółki komandytowej albo komandytowo-akcyjnej niebędący akcjonariuszem, wspólnik jednoosobowej spółki z ograniczoną odpowiedzialnością albo akcjonariusz prostej spółki akcyjnej lub inny podmiot, na który została przeniesiona odpowiedzialność podatkowa, w związku z działalnością prowadzoną w tej spółce, podaje się informacje dotyczące tej spółki. W przypadku spółki cywilnej należy podać NIP tej spółki, nazwę, pod jaką spółka funkcjonuje na rynku, oraz miejsce prowadzenia działalności, a w przypadku braku nazwy i miejsca prowadzenia działalności – imiona i nazwiska oraz adresy wszystkich wspólników tej spółki.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w:rsidR="00353FED" w:rsidRPr="0008152F" w:rsidRDefault="00353FED" w:rsidP="00AA52B9">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wypełnia się w przypadku, gdy o pomoc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wnioskuje wspólnik spółki cywilnej, jawnej albo partnerskiej, komplementariusz spółki komandytowej albo komandytowo-akcyjnej niebędący akcjonariuszem, wspólnik jednoosobowej spółki z ograniczoną odpowiedzialnością albo akcjonariusz prostej spółki akcyjnej lub inny podmiot, na który została przeniesiona odpowiedzialność podatkowa, w związku z działalnością prowadzoną w tej spółce (podaje się informacje dotyczące tego wspólnika, akcjonariusza albo komplementariusza lub osoby trzeciej, na którą przeniesiono odpowiedzialność podatkową).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="4">
+    <w:p w:rsidR="00353FED" w:rsidRPr="0008152F" w:rsidRDefault="00353FED" w:rsidP="00AA52B9">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O ile posiada identyfikator podatkowy NIP.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="5">
+    <w:p w:rsidR="00353FED" w:rsidRPr="0008152F" w:rsidRDefault="00353FED" w:rsidP="0033189E">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wpisuje się siedmiocyfrowy identyfikator określony zgodnie z rozporządzeniem Rady Ministrów z dnia 15 grudnia 1998 r. w sprawie szczegółowych zasad prowadzenia, stosowania i udostępniania krajowego rejestru urzędowego podziału terytorialnego kraju oraz związanych z tym obowiązków organów administracji rządowej i jednostek samorządu terytorialnego (Dz. U. poz. 1031, z późn. zm.).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="6">
+    <w:p w:rsidR="00353FED" w:rsidRPr="0008152F" w:rsidRDefault="00353FED" w:rsidP="00AA52B9">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zaznacza się właściwą pozycję znakiem X.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="7">
+    <w:p w:rsidR="00353FED" w:rsidRPr="0008152F" w:rsidRDefault="00353FED" w:rsidP="00AA52B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podaje się klasę działalności, w związku z którą podmiot ubiega się o pomoc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>. Jeżeli brak jest możliwości ustalenia jednej takiej działalności, podaje się klasę PKD tej działalności, która generuje największy przychód.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="8">
+    <w:p w:rsidR="00353FED" w:rsidRPr="00964AB8" w:rsidRDefault="00353FED" w:rsidP="000F5025">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00971B99">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00971B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5025" w:rsidRPr="00971B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wypełnia siędo dnia 31 grudnia 2026 r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00964AB8" w:rsidRPr="00971B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,jeżeli podmiot ubiegający się o pomoc </w:t>
+      </w:r>
+      <w:r w:rsidR="00964AB8" w:rsidRPr="004853EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidR="00964AB8" w:rsidRPr="00971B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nie dostosował tej klasy działalności do rozporządzenia Rady Ministrów z dnia 18 grudnia 2024 r. w sprawie Polskiej Klasyfikacji Działalności (PKD) (Dz. U. poz. 1936)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B12266" w:rsidRPr="00971B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, jednak w przypadkach określonych w § 3 rozporządzenia Rady Ministrów z dnia 18 grudnia 2024 r. w</w:t>
+      </w:r>
+      <w:r w:rsidR="00964AB8" w:rsidRPr="00971B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12266" w:rsidRPr="00971B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sprawie Polskiej Klasyfikacji Działalności (PKD) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5C59" w:rsidRPr="00971B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kod PKD 93.29.Z według PKD 2007 może być podawany tylko </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12266" w:rsidRPr="00971B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>do dnia 31 grudnia 2025 r.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="9">
+    <w:p w:rsidR="00353FED" w:rsidRPr="00237168" w:rsidRDefault="00353FED" w:rsidP="00531CCA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237168">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00237168">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237168">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Za powiązane nie uważa się podmiotów, w przypadku których powiązanie występuje wyłącznie za pośrednictwem organu publicznego, np. Skarbu Państwa albo jednostki samorządu terytorialnego.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="10">
+    <w:p w:rsidR="00353FED" w:rsidRDefault="00353FED" w:rsidP="00F720A8">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Okres minionych 3 lat należy rozumieć w ten sposób, że jeżeli na przykład pomoc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> była udzielona w dniu 5 stycznia 2024 r., uwzględnieniu podlega pomoc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i pomoc </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rolnictwie lub rybołówstwie udzielona począwszy od dnia 5 stycznia 2021 r. do dnia 5 stycznia 2024 r. włącznie.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="11">
+    <w:p w:rsidR="00353FED" w:rsidRPr="00697C16" w:rsidRDefault="00353FED" w:rsidP="006749CF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C16">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00697C16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00697C16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Podaje się wartość pomocy w euro obliczoną zgodnie z art. 11 ust. 3 ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz. U. z 2025 r. poz. 468),rozporządzeniem Rady Ministrów z dnia 11 sierpnia 2004 r. w sprawie szczegółowego sposobu obliczania wartości pomocy publicznej udzielanej w różnych formach (Dz. U. z 2018 r. poz. 461) oraz właściwymi przepisami unijnymi.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="12">
+    <w:p w:rsidR="00353FED" w:rsidRPr="0008152F" w:rsidRDefault="00353FED" w:rsidP="00082A30">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00697C16">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00697C16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk207358230"/>
+      <w:r w:rsidRPr="00697C16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Wypełnia się jedynie w przypadku podmiotów</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, którym ma być udzielona pomoc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>której wartość jest obliczana po ustaleniu ich stopy referencyjnej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tj. w formie takiej</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jak: pożyczki, gwarancje, odroczenia, rozłożenia na raty), z wyjątkiem podmiotów, którym pomoc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ma być udzielona na podstawie art. 34a ustawy z dnia 8 maja 1997 r. o poręczeniach i</w:t>
+      </w:r>
+      <w:r w:rsidR="0082514B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>gwarancjach udzielanych przez Skarb Państwa oraz niektóre osoby prawne (Dz. U. z 2024 r. poz. 291)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00794243">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz os</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>ób</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fizyczny</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>ch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>, które na dzień złożenia informacji określonych w niniejszym rozporządzeniu nie rozpoczęły prowadzenia działalności gospodarczej.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="13">
+    <w:p w:rsidR="00353FED" w:rsidRPr="0008152F" w:rsidRDefault="00353FED" w:rsidP="00A37E26">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ocena kredytowa B- oznacza wysokie ryzyko kredytowe. Zdolność do obsługi zobowiązań istnieje jedynie przy sprzyjających warunkach zewnętrznych. Poziom odzyskania wierzytelności w przypadku wystąpienia niewypłacalności jest średni lub niski.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="14">
+    <w:p w:rsidR="00353FED" w:rsidRPr="0008152F" w:rsidRDefault="00353FED" w:rsidP="00AA52B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Dotyczy wyłącznie producentów.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="15">
+    <w:p w:rsidR="00353FED" w:rsidRPr="0008152F" w:rsidRDefault="00353FED" w:rsidP="00AA52B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Objętych rozporządzeniem Parlamentu Europejskiego i Rady (UE) nr 1379/2013 z dnia 11 grudnia 2013 r. w sprawie wspólnej organizacji rynków produktów rybołówstwa i akwakultury, zmieniającym rozporządzenia Rady (WE) nr 1184/2006 i (WE) nr 1224/2009 oraz uchylającym rozporządzenie Rady (WE) nr 104/2000 (Dz. Urz. UE L 354 z 28.12.2013, str. 1, z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>późn. zm.).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="16">
+    <w:p w:rsidR="00353FED" w:rsidRPr="0008152F" w:rsidRDefault="00353FED" w:rsidP="00AA52B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Rozdzielność rachunkowa określonej działalności gospodarczej polega na prowadzeniu odrębnej ewidencji dla tej działalności gospodarczej oraz prawidłowym przypisywaniu przychodów i kosztów na podstawie konsekwentnie stosowanych i mających obiektywne uzasadnienie metod, a także na określeniu w dokumentacji, o której mowa w art. 10 ustawy z dnia 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>września 1994 r. o rachunkowości (Dz. U. z 2023 r. poz. 120, z późn zm.), zasad prowadzenia odrębnej ewidencji oraz metod przypisywania kosztów i przychodów.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="17">
+    <w:p w:rsidR="00353FED" w:rsidRPr="0008152F" w:rsidRDefault="00353FED" w:rsidP="00AA52B9">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wypełnia się zgodnie z </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Instrukcją wypełnienia tabeli w części D formularza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="18">
+    <w:p w:rsidR="00353FED" w:rsidRPr="0008152F" w:rsidRDefault="00353FED" w:rsidP="009215DE">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Należy podać dokładny adres przedsięwzięcia. Jeżeli nie jest możliwe wskazanie dokładnego adresu, należy podać lokalizację przedsięwzięcia przynajmniej na poziomie podregionu.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="19">
+    <w:p w:rsidR="00353FED" w:rsidRPr="009215DE" w:rsidRDefault="00353FED" w:rsidP="00544D0B">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk207358339"/>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rozpoczęcie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">realizacji </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przedsięwzięcia należy definiować zgodnie z właściwymi przepisami prawa unijnego. Przykładowo, zgodnie z art. 2 pkt 23 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>rozporządzenia Komisji (UE) nr 651/2014 z dnia 17 czerwca 2014 r. uznającego niektóre rodzaje pomocy za zgodne z rynkiem wewnętrznym w zastosowaniu art. 107 i 108 Traktatu (Dz. Urz. UE L 187 z 26.06.2014, str. 1, z późn. zm.), rozpoczęcie prac oznacza rozpoczęcie robót budowlanych związanych z inwestycją lub pierwsze prawnie wiążące zobowiązanie do zamówienia urządzeń lub inne zobowiązanie, które sprawia, że inwestycja staje się nieodwracalna, zależnie od tego, co nastąpi najpierw</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="0008152F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...1904 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1505780903"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00353FED" w:rsidRPr="002237EA" w:rsidRDefault="00956F22" w:rsidP="009215DE">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="002237EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00353FED" w:rsidRPr="002237EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="002237EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00ED4EA3">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002237EA">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="00353FED" w:rsidRDefault="00353FED">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p w:rsidR="00DA2674" w:rsidRDefault="00DA2674" w:rsidP="00021B4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="00DA2674" w:rsidRDefault="00DA2674" w:rsidP="00021B4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="00043ACE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FF648E2"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="06E6633B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCF0C7F6"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="10F66C80"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82AEEF06"/>
+    <w:lvl w:ilvl="0" w:tplc="26423704">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="15087B13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09A6A292"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="1BFA6E38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="363893BC"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="1DEA443F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AEAEC398"/>
+    <w:lvl w:ilvl="0" w:tplc="E2BCE2AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="27343531"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDDE481E"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="296A0349"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="14F8C076"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="2F975FFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87B840A4"/>
+    <w:lvl w:ilvl="0" w:tplc="1FD20BA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="408" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1128" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1848" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2568" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3288" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4008" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4728" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5448" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6168" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="3A2D12A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33C20DCE"/>
+    <w:lvl w:ilvl="0" w:tplc="48AC4248">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="402161A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5DA457A"/>
+    <w:lvl w:ilvl="0" w:tplc="E5685520">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0DB2EABA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A688501A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4B600B20" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="313C21E8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3404E6D8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8CC6E954" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EB2219DE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C30658C0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="4FD979A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEEEFA68"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="5CE91654"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="120EEE32"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="6ACB4924"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E4E11B2"/>
+    <w:lvl w:ilvl="0" w:tplc="612C59AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="73696198"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="42DAFE4E"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="751204ED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA2EA98"/>
+    <w:lvl w:ilvl="0" w:tplc="04150011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="170"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:pos w:val="sectEnd"/>
+    <w:numFmt w:val="decimal"/>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
+  <w:compat/>
+  <w:rsids>
+    <w:rsidRoot w:val="00021B4B"/>
+    <w:rsid w:val="00002351"/>
+    <w:rsid w:val="00015352"/>
+    <w:rsid w:val="00016396"/>
+    <w:rsid w:val="00021B4B"/>
+    <w:rsid w:val="00040734"/>
+    <w:rsid w:val="00041F5C"/>
+    <w:rsid w:val="0004592C"/>
+    <w:rsid w:val="00057CA1"/>
+    <w:rsid w:val="000615A6"/>
+    <w:rsid w:val="00074690"/>
+    <w:rsid w:val="00074B57"/>
+    <w:rsid w:val="0008152F"/>
+    <w:rsid w:val="00081564"/>
+    <w:rsid w:val="00082A30"/>
+    <w:rsid w:val="0008509E"/>
+    <w:rsid w:val="0008722A"/>
+    <w:rsid w:val="000918D5"/>
+    <w:rsid w:val="00094363"/>
+    <w:rsid w:val="000A251D"/>
+    <w:rsid w:val="000B63FD"/>
+    <w:rsid w:val="000C5BB4"/>
+    <w:rsid w:val="000E3F74"/>
+    <w:rsid w:val="000F02C4"/>
+    <w:rsid w:val="000F5025"/>
+    <w:rsid w:val="00111FAC"/>
+    <w:rsid w:val="001140A7"/>
+    <w:rsid w:val="00124D98"/>
+    <w:rsid w:val="00135118"/>
+    <w:rsid w:val="00135D61"/>
+    <w:rsid w:val="0013674A"/>
+    <w:rsid w:val="00142140"/>
+    <w:rsid w:val="001459D7"/>
+    <w:rsid w:val="00162705"/>
+    <w:rsid w:val="00172375"/>
+    <w:rsid w:val="0017417C"/>
+    <w:rsid w:val="0017442B"/>
+    <w:rsid w:val="001847E8"/>
+    <w:rsid w:val="00184E57"/>
+    <w:rsid w:val="00194064"/>
+    <w:rsid w:val="00195195"/>
+    <w:rsid w:val="001A1D87"/>
+    <w:rsid w:val="001A1D88"/>
+    <w:rsid w:val="001A1E36"/>
+    <w:rsid w:val="001B7C4A"/>
+    <w:rsid w:val="001C69A7"/>
+    <w:rsid w:val="001D78CB"/>
+    <w:rsid w:val="001E3442"/>
+    <w:rsid w:val="001E5403"/>
+    <w:rsid w:val="001F08FE"/>
+    <w:rsid w:val="001F0AC0"/>
+    <w:rsid w:val="001F23AC"/>
+    <w:rsid w:val="001F682C"/>
+    <w:rsid w:val="001F6845"/>
+    <w:rsid w:val="00200E11"/>
+    <w:rsid w:val="00207E22"/>
+    <w:rsid w:val="002112CC"/>
+    <w:rsid w:val="002152C7"/>
+    <w:rsid w:val="00222E4C"/>
+    <w:rsid w:val="00223180"/>
+    <w:rsid w:val="002237EA"/>
+    <w:rsid w:val="00225CDD"/>
+    <w:rsid w:val="002333B1"/>
+    <w:rsid w:val="00237168"/>
+    <w:rsid w:val="0024009C"/>
+    <w:rsid w:val="00245F53"/>
+    <w:rsid w:val="002473F2"/>
+    <w:rsid w:val="002535CC"/>
+    <w:rsid w:val="00280B18"/>
+    <w:rsid w:val="00280FB2"/>
+    <w:rsid w:val="00291115"/>
+    <w:rsid w:val="00294511"/>
+    <w:rsid w:val="00297F17"/>
+    <w:rsid w:val="002A6194"/>
+    <w:rsid w:val="002C01F9"/>
+    <w:rsid w:val="002C33D3"/>
+    <w:rsid w:val="002C73D7"/>
+    <w:rsid w:val="002D18B1"/>
+    <w:rsid w:val="002D6E06"/>
+    <w:rsid w:val="002E0439"/>
+    <w:rsid w:val="002E28AD"/>
+    <w:rsid w:val="002F1A6C"/>
+    <w:rsid w:val="002F34E5"/>
+    <w:rsid w:val="002F34F2"/>
+    <w:rsid w:val="00304B14"/>
+    <w:rsid w:val="003074EC"/>
+    <w:rsid w:val="00313779"/>
+    <w:rsid w:val="00320D53"/>
+    <w:rsid w:val="003262D3"/>
+    <w:rsid w:val="0032740B"/>
+    <w:rsid w:val="0033189E"/>
+    <w:rsid w:val="00335B79"/>
+    <w:rsid w:val="00336711"/>
+    <w:rsid w:val="0034299B"/>
+    <w:rsid w:val="003437AA"/>
+    <w:rsid w:val="00345E3B"/>
+    <w:rsid w:val="0035138D"/>
+    <w:rsid w:val="00353FED"/>
+    <w:rsid w:val="00356D12"/>
+    <w:rsid w:val="00361DBD"/>
+    <w:rsid w:val="00371316"/>
+    <w:rsid w:val="00385D52"/>
+    <w:rsid w:val="00390668"/>
+    <w:rsid w:val="0039456D"/>
+    <w:rsid w:val="00396486"/>
+    <w:rsid w:val="003B06C6"/>
+    <w:rsid w:val="003B12A0"/>
+    <w:rsid w:val="003B3162"/>
+    <w:rsid w:val="003C06D6"/>
+    <w:rsid w:val="003C2E95"/>
+    <w:rsid w:val="003C3E45"/>
+    <w:rsid w:val="003D1C20"/>
+    <w:rsid w:val="003D29E6"/>
+    <w:rsid w:val="003D2B69"/>
+    <w:rsid w:val="003D2E6B"/>
+    <w:rsid w:val="003D4C4B"/>
+    <w:rsid w:val="003E07C2"/>
+    <w:rsid w:val="003E1F7E"/>
+    <w:rsid w:val="003E3948"/>
+    <w:rsid w:val="003E45CF"/>
+    <w:rsid w:val="003E7B53"/>
+    <w:rsid w:val="003F0994"/>
+    <w:rsid w:val="003F1D70"/>
+    <w:rsid w:val="003F1EB5"/>
+    <w:rsid w:val="003F5761"/>
+    <w:rsid w:val="004010AA"/>
+    <w:rsid w:val="0040198B"/>
+    <w:rsid w:val="004153CB"/>
+    <w:rsid w:val="0041622A"/>
+    <w:rsid w:val="004214A9"/>
+    <w:rsid w:val="00422955"/>
+    <w:rsid w:val="00422DF1"/>
+    <w:rsid w:val="00423E16"/>
+    <w:rsid w:val="004255D9"/>
+    <w:rsid w:val="00444C6C"/>
+    <w:rsid w:val="00445BF6"/>
+    <w:rsid w:val="00447294"/>
+    <w:rsid w:val="00451B17"/>
+    <w:rsid w:val="00462445"/>
+    <w:rsid w:val="00472236"/>
+    <w:rsid w:val="004812A9"/>
+    <w:rsid w:val="004853EC"/>
+    <w:rsid w:val="004A08CE"/>
+    <w:rsid w:val="004A7460"/>
+    <w:rsid w:val="004B3A86"/>
+    <w:rsid w:val="004B3BAB"/>
+    <w:rsid w:val="004F06D8"/>
+    <w:rsid w:val="004F15FD"/>
+    <w:rsid w:val="004F357E"/>
+    <w:rsid w:val="00503961"/>
+    <w:rsid w:val="00511052"/>
+    <w:rsid w:val="005118DE"/>
+    <w:rsid w:val="00531CCA"/>
+    <w:rsid w:val="00544A83"/>
+    <w:rsid w:val="00544D0B"/>
+    <w:rsid w:val="00565C23"/>
+    <w:rsid w:val="00570946"/>
+    <w:rsid w:val="00577D92"/>
+    <w:rsid w:val="00590835"/>
+    <w:rsid w:val="00590AB8"/>
+    <w:rsid w:val="00597666"/>
+    <w:rsid w:val="005A354C"/>
+    <w:rsid w:val="005A758F"/>
+    <w:rsid w:val="005C1FC8"/>
+    <w:rsid w:val="005C21A6"/>
+    <w:rsid w:val="005C2CA1"/>
+    <w:rsid w:val="005C53F5"/>
+    <w:rsid w:val="00601106"/>
+    <w:rsid w:val="0061086F"/>
+    <w:rsid w:val="00612E4E"/>
+    <w:rsid w:val="00613679"/>
+    <w:rsid w:val="006252A1"/>
+    <w:rsid w:val="006302B5"/>
+    <w:rsid w:val="0063295D"/>
+    <w:rsid w:val="00634BDB"/>
+    <w:rsid w:val="00640E3C"/>
+    <w:rsid w:val="00646D63"/>
+    <w:rsid w:val="0065302F"/>
+    <w:rsid w:val="00671570"/>
+    <w:rsid w:val="006749CF"/>
+    <w:rsid w:val="00685D21"/>
+    <w:rsid w:val="00691A82"/>
+    <w:rsid w:val="00692316"/>
+    <w:rsid w:val="006944A0"/>
+    <w:rsid w:val="00694B0F"/>
+    <w:rsid w:val="006959D3"/>
+    <w:rsid w:val="006963DC"/>
+    <w:rsid w:val="00696DBE"/>
+    <w:rsid w:val="00696E19"/>
+    <w:rsid w:val="00696FC4"/>
+    <w:rsid w:val="006971CF"/>
+    <w:rsid w:val="00697C16"/>
+    <w:rsid w:val="00697E34"/>
+    <w:rsid w:val="006A02F3"/>
+    <w:rsid w:val="006A1407"/>
+    <w:rsid w:val="006A3727"/>
+    <w:rsid w:val="006B07B1"/>
+    <w:rsid w:val="006B2E96"/>
+    <w:rsid w:val="006C5957"/>
+    <w:rsid w:val="006C7C31"/>
+    <w:rsid w:val="006D4D3C"/>
+    <w:rsid w:val="006E27AD"/>
+    <w:rsid w:val="006F33E2"/>
+    <w:rsid w:val="006F4560"/>
+    <w:rsid w:val="0070391C"/>
+    <w:rsid w:val="0070739C"/>
+    <w:rsid w:val="00712028"/>
+    <w:rsid w:val="0071460B"/>
+    <w:rsid w:val="00724002"/>
+    <w:rsid w:val="00724F78"/>
+    <w:rsid w:val="00732675"/>
+    <w:rsid w:val="00733757"/>
+    <w:rsid w:val="00737FD1"/>
+    <w:rsid w:val="007477FB"/>
+    <w:rsid w:val="0075083B"/>
+    <w:rsid w:val="0075549D"/>
+    <w:rsid w:val="007610D2"/>
+    <w:rsid w:val="00772C29"/>
+    <w:rsid w:val="007764FD"/>
+    <w:rsid w:val="00794243"/>
+    <w:rsid w:val="007A0594"/>
+    <w:rsid w:val="007A13BA"/>
+    <w:rsid w:val="007A5267"/>
+    <w:rsid w:val="007B29E4"/>
+    <w:rsid w:val="007E0946"/>
+    <w:rsid w:val="007E0BD3"/>
+    <w:rsid w:val="007E1DE2"/>
+    <w:rsid w:val="007E4093"/>
+    <w:rsid w:val="007E4B8C"/>
+    <w:rsid w:val="00804C3D"/>
+    <w:rsid w:val="00805A14"/>
+    <w:rsid w:val="00810897"/>
+    <w:rsid w:val="00810D7E"/>
+    <w:rsid w:val="00813A1D"/>
+    <w:rsid w:val="008158D7"/>
+    <w:rsid w:val="0082514B"/>
+    <w:rsid w:val="00830362"/>
+    <w:rsid w:val="0083039F"/>
+    <w:rsid w:val="00833B58"/>
+    <w:rsid w:val="00845FE5"/>
+    <w:rsid w:val="00863563"/>
+    <w:rsid w:val="00870D67"/>
+    <w:rsid w:val="0087353F"/>
+    <w:rsid w:val="00873B99"/>
+    <w:rsid w:val="00890A78"/>
+    <w:rsid w:val="00892947"/>
+    <w:rsid w:val="008A64D5"/>
+    <w:rsid w:val="008A67E2"/>
+    <w:rsid w:val="008B44E7"/>
+    <w:rsid w:val="008B643C"/>
+    <w:rsid w:val="008C380D"/>
+    <w:rsid w:val="008C439C"/>
+    <w:rsid w:val="008D2898"/>
+    <w:rsid w:val="008D2F11"/>
+    <w:rsid w:val="008D585B"/>
+    <w:rsid w:val="008D6101"/>
+    <w:rsid w:val="008E1399"/>
+    <w:rsid w:val="008E1612"/>
+    <w:rsid w:val="008E29A5"/>
+    <w:rsid w:val="008E3F4B"/>
+    <w:rsid w:val="008E65A1"/>
+    <w:rsid w:val="008F3124"/>
+    <w:rsid w:val="008F6B07"/>
+    <w:rsid w:val="0090717C"/>
+    <w:rsid w:val="00913887"/>
+    <w:rsid w:val="00915E99"/>
+    <w:rsid w:val="00916DE4"/>
+    <w:rsid w:val="009178CD"/>
+    <w:rsid w:val="00921110"/>
+    <w:rsid w:val="009215DE"/>
+    <w:rsid w:val="00933D02"/>
+    <w:rsid w:val="00934C21"/>
+    <w:rsid w:val="00940F65"/>
+    <w:rsid w:val="00943A7B"/>
+    <w:rsid w:val="00943F6D"/>
+    <w:rsid w:val="00956F22"/>
+    <w:rsid w:val="00960332"/>
+    <w:rsid w:val="00962E17"/>
+    <w:rsid w:val="00964AB8"/>
+    <w:rsid w:val="00971B99"/>
+    <w:rsid w:val="00971E4C"/>
+    <w:rsid w:val="00974205"/>
+    <w:rsid w:val="00974526"/>
+    <w:rsid w:val="009764C4"/>
+    <w:rsid w:val="009839F9"/>
+    <w:rsid w:val="00985E91"/>
+    <w:rsid w:val="00997271"/>
+    <w:rsid w:val="00997847"/>
+    <w:rsid w:val="009A3D21"/>
+    <w:rsid w:val="009F0944"/>
+    <w:rsid w:val="00A01670"/>
+    <w:rsid w:val="00A02A12"/>
+    <w:rsid w:val="00A03151"/>
+    <w:rsid w:val="00A06CF0"/>
+    <w:rsid w:val="00A13441"/>
+    <w:rsid w:val="00A14E92"/>
+    <w:rsid w:val="00A251B6"/>
+    <w:rsid w:val="00A25293"/>
+    <w:rsid w:val="00A3727D"/>
+    <w:rsid w:val="00A37E26"/>
+    <w:rsid w:val="00A420FE"/>
+    <w:rsid w:val="00A47E0C"/>
+    <w:rsid w:val="00A5080D"/>
+    <w:rsid w:val="00A5180D"/>
+    <w:rsid w:val="00A5614C"/>
+    <w:rsid w:val="00A64C51"/>
+    <w:rsid w:val="00A916AC"/>
+    <w:rsid w:val="00A91B60"/>
+    <w:rsid w:val="00AA27B8"/>
+    <w:rsid w:val="00AA2AC0"/>
+    <w:rsid w:val="00AA4156"/>
+    <w:rsid w:val="00AA4789"/>
+    <w:rsid w:val="00AA52B9"/>
+    <w:rsid w:val="00AA7535"/>
+    <w:rsid w:val="00AB681E"/>
+    <w:rsid w:val="00AC0896"/>
+    <w:rsid w:val="00AD272C"/>
+    <w:rsid w:val="00AD6573"/>
+    <w:rsid w:val="00B12266"/>
+    <w:rsid w:val="00B12546"/>
+    <w:rsid w:val="00B20D99"/>
+    <w:rsid w:val="00B218E1"/>
+    <w:rsid w:val="00B21C4A"/>
+    <w:rsid w:val="00B2524C"/>
+    <w:rsid w:val="00B263EA"/>
+    <w:rsid w:val="00B31924"/>
+    <w:rsid w:val="00B32031"/>
+    <w:rsid w:val="00B32400"/>
+    <w:rsid w:val="00B40B3B"/>
+    <w:rsid w:val="00B42322"/>
+    <w:rsid w:val="00B476CE"/>
+    <w:rsid w:val="00B47871"/>
+    <w:rsid w:val="00B5017F"/>
+    <w:rsid w:val="00B50B45"/>
+    <w:rsid w:val="00B64DE9"/>
+    <w:rsid w:val="00B711C8"/>
+    <w:rsid w:val="00B749E1"/>
+    <w:rsid w:val="00B75345"/>
+    <w:rsid w:val="00B75BCB"/>
+    <w:rsid w:val="00B8089E"/>
+    <w:rsid w:val="00B83621"/>
+    <w:rsid w:val="00B93491"/>
+    <w:rsid w:val="00B93936"/>
+    <w:rsid w:val="00B97C87"/>
+    <w:rsid w:val="00BA2235"/>
+    <w:rsid w:val="00BA2CEC"/>
+    <w:rsid w:val="00BA6DEE"/>
+    <w:rsid w:val="00BB1A55"/>
+    <w:rsid w:val="00BB5C59"/>
+    <w:rsid w:val="00BC4CD8"/>
+    <w:rsid w:val="00BD11AA"/>
+    <w:rsid w:val="00BD60A5"/>
+    <w:rsid w:val="00BE1B5D"/>
+    <w:rsid w:val="00BE4223"/>
+    <w:rsid w:val="00BF13DC"/>
+    <w:rsid w:val="00C03F06"/>
+    <w:rsid w:val="00C12B34"/>
+    <w:rsid w:val="00C2196C"/>
+    <w:rsid w:val="00C2464F"/>
+    <w:rsid w:val="00C25BD4"/>
+    <w:rsid w:val="00C278CB"/>
+    <w:rsid w:val="00C407DB"/>
+    <w:rsid w:val="00C44CF8"/>
+    <w:rsid w:val="00C46FA9"/>
+    <w:rsid w:val="00C510EC"/>
+    <w:rsid w:val="00C548AE"/>
+    <w:rsid w:val="00C560A2"/>
+    <w:rsid w:val="00C60F5B"/>
+    <w:rsid w:val="00C633A3"/>
+    <w:rsid w:val="00C73689"/>
+    <w:rsid w:val="00C86CFA"/>
+    <w:rsid w:val="00C909CD"/>
+    <w:rsid w:val="00C95EFB"/>
+    <w:rsid w:val="00CB0270"/>
+    <w:rsid w:val="00CB230D"/>
+    <w:rsid w:val="00CB2DF8"/>
+    <w:rsid w:val="00CB32D4"/>
+    <w:rsid w:val="00CD136D"/>
+    <w:rsid w:val="00CD7B47"/>
+    <w:rsid w:val="00CF0EBD"/>
+    <w:rsid w:val="00CF373A"/>
+    <w:rsid w:val="00CF3F43"/>
+    <w:rsid w:val="00CF498E"/>
+    <w:rsid w:val="00CF5A84"/>
+    <w:rsid w:val="00D03BF4"/>
+    <w:rsid w:val="00D07FDA"/>
+    <w:rsid w:val="00D17D5F"/>
+    <w:rsid w:val="00D21F0B"/>
+    <w:rsid w:val="00D32CA2"/>
+    <w:rsid w:val="00D331EB"/>
+    <w:rsid w:val="00D33A14"/>
+    <w:rsid w:val="00D35EC9"/>
+    <w:rsid w:val="00D454A7"/>
+    <w:rsid w:val="00D463E8"/>
+    <w:rsid w:val="00D474BB"/>
+    <w:rsid w:val="00D5151B"/>
+    <w:rsid w:val="00D516B7"/>
+    <w:rsid w:val="00D545C0"/>
+    <w:rsid w:val="00D55106"/>
+    <w:rsid w:val="00D5621F"/>
+    <w:rsid w:val="00D5762F"/>
+    <w:rsid w:val="00D643D5"/>
+    <w:rsid w:val="00D73DA5"/>
+    <w:rsid w:val="00D779A3"/>
+    <w:rsid w:val="00D914DA"/>
+    <w:rsid w:val="00D92BD5"/>
+    <w:rsid w:val="00DA2674"/>
+    <w:rsid w:val="00DA5CEB"/>
+    <w:rsid w:val="00DA7CA4"/>
+    <w:rsid w:val="00DA7EBE"/>
+    <w:rsid w:val="00DB482D"/>
+    <w:rsid w:val="00DB6D3A"/>
+    <w:rsid w:val="00DC32FE"/>
+    <w:rsid w:val="00DC3A8C"/>
+    <w:rsid w:val="00DD3DCD"/>
+    <w:rsid w:val="00DE4A3E"/>
+    <w:rsid w:val="00DE58AA"/>
+    <w:rsid w:val="00DF50E7"/>
+    <w:rsid w:val="00E25C12"/>
+    <w:rsid w:val="00E3097C"/>
+    <w:rsid w:val="00E3117F"/>
+    <w:rsid w:val="00E34942"/>
+    <w:rsid w:val="00E47EC9"/>
+    <w:rsid w:val="00E5403D"/>
+    <w:rsid w:val="00E55F1C"/>
+    <w:rsid w:val="00E743B9"/>
+    <w:rsid w:val="00E7650B"/>
+    <w:rsid w:val="00E82E87"/>
+    <w:rsid w:val="00E83499"/>
+    <w:rsid w:val="00E84487"/>
+    <w:rsid w:val="00E847D0"/>
+    <w:rsid w:val="00E91D6A"/>
+    <w:rsid w:val="00E9232C"/>
+    <w:rsid w:val="00E94563"/>
+    <w:rsid w:val="00EA047C"/>
+    <w:rsid w:val="00EA4F4F"/>
+    <w:rsid w:val="00EA52A3"/>
+    <w:rsid w:val="00EB16A8"/>
+    <w:rsid w:val="00EB6BE8"/>
+    <w:rsid w:val="00EC738D"/>
+    <w:rsid w:val="00ED4EA3"/>
+    <w:rsid w:val="00EE5510"/>
+    <w:rsid w:val="00F0748C"/>
+    <w:rsid w:val="00F117A7"/>
+    <w:rsid w:val="00F16C7B"/>
+    <w:rsid w:val="00F3152F"/>
+    <w:rsid w:val="00F327B8"/>
+    <w:rsid w:val="00F403C5"/>
+    <w:rsid w:val="00F44F3E"/>
+    <w:rsid w:val="00F45AFB"/>
+    <w:rsid w:val="00F461C0"/>
+    <w:rsid w:val="00F5779E"/>
+    <w:rsid w:val="00F64A71"/>
+    <w:rsid w:val="00F720A8"/>
+    <w:rsid w:val="00F7355C"/>
+    <w:rsid w:val="00F8273D"/>
+    <w:rsid w:val="00F84E08"/>
+    <w:rsid w:val="00F875A2"/>
+    <w:rsid w:val="00F87661"/>
+    <w:rsid w:val="00F91EAE"/>
+    <w:rsid w:val="00F9352A"/>
+    <w:rsid w:val="00FA0636"/>
+    <w:rsid w:val="00FA250A"/>
+    <w:rsid w:val="00FB0E4A"/>
+    <w:rsid w:val="00FB3FFD"/>
+    <w:rsid w:val="00FB45AD"/>
+    <w:rsid w:val="00FC1B1C"/>
+    <w:rsid w:val="00FC365D"/>
+    <w:rsid w:val="00FC7184"/>
+    <w:rsid w:val="00FC7D98"/>
+    <w:rsid w:val="00FD67EB"/>
+    <w:rsid w:val="00FE75B5"/>
+    <w:rsid w:val="00FF3166"/>
+    <w:rsid w:val="00FF5CE8"/>
+    <w:rsid w:val="00FF6EDF"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pl-PL"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D779A3"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00021B4B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00021B4B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00021B4B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00021B4B"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00021B4B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021B4B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00021B4B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00021B4B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00021B4B"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00021B4B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00021B4B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00021B4B"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OZNZACZNIKAwskazanienrzacznika">
+    <w:name w:val="OZN_ZAŁĄCZNIKA – wskazanie nr załącznika"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F64A71"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TEKSTZacznikido">
+    <w:name w:val="TEKST&quot;Załącznik(i) do ...&quot;"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F64A71"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="5670"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D4D3C"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D4D3C"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006D4D3C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D4D3C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D4D3C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006D4D3C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006D4D3C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B93491"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
+    <w:name w:val="Nierozpoznana wzmianka1"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B93491"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UyteHipercze">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B93491"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00985E91"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:divs>
+    <w:div w:id="16391577">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="68425075">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="110630681">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="145440920">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="150678129">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="187334092">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="317732829">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="376777884">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="632826849">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="679771026">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="705641866">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="713970798">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="750468372">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="764378892">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="866212307">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="982268896">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="990447776">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1094130125">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1115754605">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1175194395">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1450470240">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1453864611">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1454712808">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1498763272">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1579630707">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1643383555">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1674839812">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1685859275">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1690838747">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1785805312">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1964967326">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1994480217">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2100179361">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2111192386">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
@@ -4098,12794 +16544,529 @@
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...12523 lines deleted...]
-</worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <int_documentCategory xmlns="http://schemas.microsoft.com/sharepoint/v3"/>
+    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100D2F7420EC20AE043B696880ED587337D" ma:contentTypeVersion="5" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="3a88f3af19bdc91e7f79d08482a784f2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c30f73ce-037a-4f8d-b541-bb5b03ebbff9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7384b7a6258623f0e18f9e32e7378d22" ns1:_="" ns2:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="c30f73ce-037a-4f8d-b541-bb5b03ebbff9"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
+                <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
+                <xsd:element ref="ns1:int_documentCategory" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Planowana data rozpoczęcia" ma:description="Kolumna Planowana data rozpoczęcia to kolumna witryny utworzona przez funkcję publikowania. Jest ona używana w celu określenia daty i godziny pierwszego wyświetlenia tej strony dla osób odwiedzających witrynę." ma:hidden="true" ma:internalName="PublishingStartDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="PublishingExpirationDate" ma:index="9" nillable="true" ma:displayName="Planowana data zakończenia" ma:description="Kolumna Planowana data zakończenia to kolumna witryny utworzona przez funkcję publikowania. Jest ona używana w celu określenia daty i godziny, od której ta strona nie będzie więcej wyświetlana dla osób odwiedzających witrynę." ma:hidden="true" ma:internalName="PublishingExpirationDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="int_documentCategory" ma:index="10" nillable="true" ma:displayName="Kategoria dokumentu" ma:internalName="int_documentCategory">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="Organizacyjne"/>
+                        <xsd:enumeration value="Bezpieczeństwo"/>
+                        <xsd:enumeration value="Wiedza"/>
+                        <xsd:enumeration value="Socjalne"/>
+                        <xsd:enumeration value="Inne"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c30f73ce-037a-4f8d-b541-bb5b03ebbff9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Udostępnione dla — szczegóły" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="97a95f86-3167-43b9-9876-d3e5e3ff64ee" origin="userSelected">
   <element uid="89790441-96e2-477c-afd4-1e96c2fd8935" value=""/>
 </sisl>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7FB0427-7721-4018-99F9-06C79DC933F3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD4304F0-929C-4664-B051-FB90393A854B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E0D7476-E55A-46F1-B62F-01241CFC21D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c30f73ce-037a-4f8d-b541-bb5b03ebbff9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05BD476A-0C7A-4FA2-B382-2B7F0E6428AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{828760F1-7235-4116-8FE7-A0122D3C94FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59EDE8DE-16E2-42AA-B294-D098070C49B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>8</Pages>
+  <Words>1815</Words>
+  <Characters>10890</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arkusze</vt:lpstr>
+        <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Arkusz3</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Ministerstwo Finansów</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>12680</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rafał Miliszewski</dc:creator>
+  <dc:creator>Marcin Machoń</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="docIndexRef">
-    <vt:lpwstr>d4895b26-eb69-4007-9bd2-19490f0ef36d</vt:lpwstr>
+    <vt:lpwstr>7ee34192-10f0-4477-9841-2673f21ec948</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="bjSaver">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="bjClsUserRVM">
+    <vt:lpwstr>[]</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="bjSaver">
     <vt:lpwstr>qX6qImVDBo/nJeAJH5tZxlC4+0XPS8F8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="bjDocumentSecurityLabel">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+    <vt:lpwstr>0x010100D2F7420EC20AE043B696880ED587337D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="bjDocumentSecurityLabel">
     <vt:lpwstr>JAWNE</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="bjClsUserRVM">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="bjDocumentLabelXML">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="bjDocumentLabelXML">
     <vt:lpwstr>&lt;?xml version="1.0" encoding="us-ascii"?&gt;&lt;sisl xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" sislVersion="0" policy="97a95f86-3167-43b9-9876-d3e5e3ff64ee" origin="userSelected" xmlns="http://www.boldonj</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="bjDocumentLabelXML-0">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="bjDocumentLabelXML-0">
     <vt:lpwstr>ames.com/2008/01/sie/internal/label"&gt;&lt;element uid="89790441-96e2-477c-afd4-1e96c2fd8935" value="" /&gt;&lt;/sisl&gt;</vt:lpwstr>
   </property>
 </Properties>
 </file>